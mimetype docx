--- v0 (2025-10-13)
+++ v1 (2026-09-08)
@@ -4,52 +4,52 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="46C9E894" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE"/>
-    <w:p w14:paraId="69855EA6" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE"/>
+    <w:p w14:paraId="26149F69" w14:textId="77777777" w:rsidR="00147421" w:rsidRDefault="00147421" w:rsidP="008D20EE"/>
+    <w:p w14:paraId="2CE56BBD" w14:textId="77777777" w:rsidR="00147421" w:rsidRDefault="00147421" w:rsidP="008D20EE"/>
     <w:p w14:paraId="2A9B7B0B" w14:textId="173EAA76" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3119" w:right="426" w:firstLine="2835"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk189041345"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
@@ -94,134 +94,174 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14C10C5F" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="-425" w:firstLine="2126"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">progimnazijos direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0457FA" w14:textId="0CF36E01" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
+    <w:p w14:paraId="4D0457FA" w14:textId="5745AF94" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="284" w:firstLine="2126"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 m. vasario </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00147421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00147421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rugpjūčio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3378">
+      <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">21 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAFE5E4" w14:textId="4AA4D0F4" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
+    <w:p w14:paraId="3AAFE5E4" w14:textId="6D848729" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="2009"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>įsakymu Nr. V-24E-</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3378">
+      <w:r w:rsidR="00B14764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45</w:t>
+        <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="66EDDB4E" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:spacing w:after="10" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="16" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1158,51 +1198,77 @@
         </w:rPr>
         <w:t xml:space="preserve">Savarankiškas darbas – </w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:color w:val="352D2A"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">darbas raštu, kurio trukmė iki 30 minučių, jo metu mokiniai </w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:color w:val="352D2A"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>atlieka pateiktas užduotis iš anksčiau ar naujai išmoktų temų. Savarankiško darbo tikslas – išsiaiškinti, kiek mokinys, naudodamasis įvairiais šaltiniais, mokymo(si)</w:t>
+        <w:t>atlieka pateiktas užduotis iš anksčiau ar naujai išmoktų temų. Savarankiško darbo tikslas – išsiaiškinti, kiek mokinys, naudodamasis įvairiais šaltiniais, mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="352D2A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="352D2A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:color w:val="352D2A"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:color w:val="352D2A"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>priemonėmis, geba įgytas žinias pritaikyti individualiai atlikdamas praktines užduotis;</w:t>
       </w:r>
@@ -1294,51 +1360,75 @@
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vertinimo patikimumas</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – vertinimo tikrumas (neprieštaringumas), vertinimo rezultatų pastovumas: kai tas pats mokinys tomis pačiomis sąlygomis gauna tokį pat įvertinimą; arba mokinių pasiekimus su nustatytais kriterijais (kriterinis vertinimas);</w:t>
+        <w:t xml:space="preserve"> – vertinimo tikrumas (neprieštaringumas), vertinimo rezultatų pastovumas: kai tas pats mokinys tomis pačiomis sąlygomis gauna tokį pat įvertinimą; arba mokinių pasiekimus su nustatytais kriterijais (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kriterinis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertinimas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CBD997" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
@@ -1814,51 +1904,75 @@
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formuojamasis vertinimas</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> užtikrina svarbiausio mokinių pasiekimų vertinimo tikslo – padėti mokytis – įgyvendinimą. Formuojamasis vertinimas apibrėžiamas kaip cikliškas mokymo(si) metu gaunamos mokymosi informacijos panaudojimas tolesniam mokymui ir mokymuisi planuoti ar koreguoti. Formuojamojo vertinimo metodus, vertinimo rezultatus, fiksavimo ir grįžtamojo ryšio formas, mokytojai aptaria savo dalyko metodinėje grupėje. Formuojamojo vertinimo rezultatai yra </w:t>
+        <w:t xml:space="preserve"> užtikrina svarbiausio mokinių pasiekimų vertinimo tikslo – padėti mokytis – įgyvendinimą. Formuojamasis vertinimas apibrėžiamas kaip cikliškas mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) metu gaunamos mokymosi informacijos panaudojimas tolesniam mokymui ir mokymuisi planuoti ar koreguoti. Formuojamojo vertinimo metodus, vertinimo rezultatus, fiksavimo ir grįžtamojo ryšio formas, mokytojai aptaria savo dalyko metodinėje grupėje. Formuojamojo vertinimo rezultatai yra </w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">mokytojo kaupiama informacija, kuri parodo mokytojui, kaip mokiniui sekasi ugdytis visų pasiekimų </w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sričių gebėjimus, kurioms sritims reikia skirti daugiau dėmesio. Formuojamasis vertinimas apima:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2822D2C8" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
@@ -1868,51 +1982,75 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>esamos mokymosi situacijos diagnozavimą, siekiant tikslingai pasirinkti tinkamą mokymo strategiją, mokymo(si) turinį, mokinių veiklą ir kt.;</w:t>
+        <w:t>esamos mokymosi situacijos diagnozavimą, siekiant tikslingai pasirinkti tinkamą mokymo strategiją, mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) turinį, mokinių veiklą ir kt.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFD1C1F" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
@@ -2502,51 +2640,73 @@
     </w:p>
     <w:p w14:paraId="125C3B30" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Adaptaciniu laikotarpiu mokinių pasiekimai nevertinami. Pirmas 2 savaites mokinių pasiekimai pasitikrinamaisiais darbais netikrinami. Norėdamas išsiaiškinti mokinių ugdymo(si) pasiekimus, mokytojas taiko individualius mokinių pažinimo metodus, kitas 2 savaites mokiniai rašo diagnostinius darbus, bet įvertinimai į TAMO dienyną nerašomi.</w:t>
+        <w:t>Adaptaciniu laikotarpiu mokinių pasiekimai nevertinami. Pirmas 2 savaites mokinių pasiekimai pasitikrinamaisiais darbais netikrinami. Norėdamas išsiaiškinti mokinių ugdymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) pasiekimus, mokytojas taiko individualius mokinių pažinimo metodus, kitas 2 savaites mokiniai rašo diagnostinius darbus, bet įvertinimai į TAMO dienyną nerašomi.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77574CAE" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -2941,157 +3101,157 @@
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Apibendrinamieji pasiekimai siejami su pasiekimų lygiais.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="9498" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2379"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2679"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="0305D95A" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="0305D95A" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B25B8F4" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Teisingų atsakymų</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21356B3E" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="825"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>apimtis (procentais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="195FF414" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Savarankiškumo skalė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="112372D8" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kompleksiškumo skalė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F97833" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasiekimų lygis </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58850B0D" w14:textId="61D59647" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
@@ -3103,602 +3263,594 @@
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4 klasė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="1F0B1C69" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="1F0B1C69" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12700D31" w14:textId="5CFF213E" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FB6CCD1" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Savarankiškai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52DC71B9" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nurodo, tikslingai atrenka informaciją, vertina, argumentuoja savo pasirinkimus, paaiškina priežastis ir pasekmes. Tinkamai vartoja sąvokas ir terminus. Kūrybiškai pritaiko turimas žinias.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E03B386" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aukštesnysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="20C84051" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="20C84051" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="084D9E06" w14:textId="3B4571C9" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B3F04C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konsultuodamasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26165C38" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nurodo, tikslingai atrenka informaciją, atrenka ir paaiškina svarbiausias priežastis ir pasekmes. Tinkamai vartoja pagrindines sąvokas ir terminus. Kūrybiškai pritaiko turimas žinias.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42DC8432" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pagrindinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="19F84887" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="19F84887" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D582836" w14:textId="74733E49" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A0B6FB6" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Naudodamasis netiesiogiai teikiama pagalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23C99FFD" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nurodo, atrenka didžiąją dalį informacijos nurodytam tikslui. Paaiškina gerai žinomas priežastis ir pasekmes. Tinkamai vartoja kai kurias sąvokas ir terminus. Aptarus užduotį kūrybiškai pritaiko turimas žinias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="090B84F4" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patenkinamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="633D2D49" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="633D2D49" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65032C3F" w14:textId="43AB80C0" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45C5587C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Padedamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE06098" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurodo, atrenka ar išskiria esminę informaciją. Vartoja </w:t>
+              <w:t>Nurodo, atrenka ar išskiria esminę informaciją. Vartoja sąvokas ir terminus. Naudodamasis tiesiogiai pateikta informacija, paaiškina gerai žinomas priežastis ir pasekmes. Aptarus paprasčiausią užduotį kūrybiškai pritaiko turimas žinias.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D20EE">
-[...11 lines deleted...]
-            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E66F00" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Slenkstinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="6D73ED7C" w14:textId="77777777" w:rsidTr="008D20EE">
-[...2 lines deleted...]
-            <w:tcW w:w="2379" w:type="dxa"/>
+      <w:tr w:rsidR="008D20EE" w:rsidRPr="008D20EE" w14:paraId="6D73ED7C" w14:textId="77777777" w:rsidTr="007B4426">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFF4500" w14:textId="65A4D9CB" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="829"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2806F807" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dažnai reikalinga tiesioginė pagalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2220" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E65F504" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nesuvokia teksto, nenurodo, neatrenka ir neišskiria esminės informacijos. Sunkiai atpažįsta pagrindines sąvokas. Neįsimena ir nevartoja sąvokų ir terminų. Naudodamasis tiesiogiai pateikta informacija, nepaaiškina gerai žinomų priežasčių ir pasekmių, nepritaiko turimų žinių. Nesugeba perduoti savo minčių. Užduotis atlieka tik kai yra kontroliuojamas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18757771" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D20EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nepasiektas slenkstinis/nepadarė pažangos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="136A9A2C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
@@ -3773,51 +3925,73 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Fiksuojamas nepatenkinamas pusmečio dalyko įvertinimas tuo atveju, jei mokinys per šį laikotarpį be pateisinamos priežasties nelankė mokyklos ir neatliko tuo laikotarpiu skirtų vertinimo  užduočių (pvz., pasitikrinamųjų darbų ir kt.), nepademonstravo pasiekimų, numatytų pradinio ugdymo bendrosiose programose. Jei mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („atl.“).</w:t>
+        <w:t>Fiksuojamas nepatenkinamas pusmečio dalyko įvertinimas tuo atveju, jei mokinys per šį laikotarpį be pateisinamos priežasties nelankė mokyklos ir neatliko tuo laikotarpiu skirtų vertinimo  užduočių (pvz., pasitikrinamųjų darbų ir kt.), nepademonstravo pasiekimų, numatytų pradinio ugdymo bendrosiose programose. Jei mokinys neatliko per pusmetį skirtų vertinimo užduočių dėl pateisintų priežasčių (pvz., ligos), fiksuojamas įrašas „atleista“ („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>atl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.“).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2887168D" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
@@ -3839,62 +4013,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jei mokinys atvyko iš užsienio arba besigydydamas namie, medicininės reabilitacijos ir sanatorinio gydymo sveikatos priežiūros įstaigoje, stacionarinėje asmens sveikatos priežiūros įstaigoje, teikiančioje medicinos pagalbą, teisės aktų nustatyta tvarka bent vienu ugdymo laikotarpiu kai kurių </w:t>
-[...10 lines deleted...]
-        <w:t>dalykų nesimokė, dalyko metinis įvertinimas fiksuojamas atsižvelgus į kitais (turimais) ugdymo laikotarpiais pasiektus mokymosi pasiekimus.</w:t>
+        <w:t>Jei mokinys atvyko iš užsienio arba besigydydamas namie, medicininės reabilitacijos ir sanatorinio gydymo sveikatos priežiūros įstaigoje, stacionarinėje asmens sveikatos priežiūros įstaigoje, teikiančioje medicinos pagalbą, teisės aktų nustatyta tvarka bent vienu ugdymo laikotarpiu kai kurių dalykų nesimokė, dalyko metinis įvertinimas fiksuojamas atsižvelgus į kitais (turimais) ugdymo laikotarpiais pasiektus mokymosi pasiekimus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B5E67A" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
@@ -4089,50 +4252,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vertinant specialiųjų ugdymosi poreikių turinčių mokinių pasiekimus ir pažangą, remiamasi bendrosiose ugdymo programose apibrėžtais mokymosi pasiekimais arba konkrečiam mokiniui pritaikytoje ugdymo programoje numatytais pasiekimais. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0230C5CE" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -4202,91 +4366,179 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Dėl mokinio, kuris mokosi pagal individualizuotą pradinio ugdymo programą, mokymosi pasiekimų vertinimo (būdų, periodiškumo) ir įforminimo susitariama mokykloje. Susitarimai priimami, atsižvelgiant į mokinio galias ir vertinimo suvokimą, specialiuosius ugdymosi poreikius, numatomą pažangą, tėvų (globėjų, rūpintojų) pageidavimus. Mokinių pasiekimai aprašomi individualizuotose dalykų ugdymo programose pusmečio pabaigoje. Mokinių pasiekimų įvertinimai fiksuojami įrašais – įskaityta (įsk.)</w:t>
+        <w:t>Dėl mokinio, kuris mokosi pagal individualizuotą pradinio ugdymo programą, mokymosi pasiekimų vertinimo (būdų, periodiškumo) ir įforminimo susitariama mokykloje. Susitarimai priimami, atsižvelgiant į mokinio galias ir vertinimo suvokimą, specialiuosius ugdymosi poreikius, numatomą pažangą, tėvų (globėjų, rūpintojų) pageidavimus. Mokinių pasiekimai aprašomi individualizuotose dalykų ugdymo programose pusmečio pabaigoje. Mokinių pasiekimų įvertinimai fiksuojami įrašais – įskaityta (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>įsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585CA7D9" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Mokinio, kuriam bendrojo ugdymo programa pritaikoma ar individualizuojama, mokymosi pažanga ir pasiekimai ugdymo procese vertinami pagal mokinio individualiame ugdymo plane numatytus individualios pažangos keliamus tikslus, kurie yra suderinti su Bendrosiose programose numatytais pasiekimais, aptarus su mokiniu, jo tėvais (globėjais, rūpintojais), švietimo pagalbą teikiančiais specialistais, kokiais aspektais bus pritaikomas ugdymo turinys (ko sieks ir mokysis mokinys, kaip bus mokoma(si), kokie bus mokinio mokymosi pasiekimų vertinimo ir pa(si)tikrinimo būdai, kokiomis mokymo(si) priemonėmis bus naudojamasi).</w:t>
+        <w:t>Mokinio, kuriam bendrojo ugdymo programa pritaikoma ar individualizuojama, mokymosi pažanga ir pasiekimai ugdymo procese vertinami pagal mokinio individualiame ugdymo plane numatytus individualios pažangos keliamus tikslus, kurie yra suderinti su Bendrosiose programose numatytais pasiekimais, aptarus su mokiniu, jo tėvais (globėjais, rūpintojais), švietimo pagalbą teikiančiais specialistais, kokiais aspektais bus pritaikomas ugdymo turinys (ko sieks ir mokysis mokinys, kaip bus mokoma(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), kokie bus mokinio mokymosi pasiekimų vertinimo ir pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)tikrinimo būdai, kokiomis mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) priemonėmis bus naudojamasi).</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A016B5" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -4425,154 +4677,333 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vertinimas mokykloje įgyvendinamas asmeniniu (mokinio), tarpasmeniniu (kelių mokinių), bendruomeniniu (klasės ir mokyklos) ir nacionaliniu lygmenimis, kurie turi derėti tarpusavyje ir sudaryti bendrą sistemą:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E08B309" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>asmeninis (mokinio) lygmuo apima mokinio konkrečių mokymosi pasiekimų įsivertinimą. Įsivertinimas yra planuojamas ir įgyvendinimas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(si)renkami atsižvelgiant į individualius mokinio poreikius, polinkius bei galimybes. Mokinių įsivertinimas ir ilgalaikis pažangos stebėjimas ugdo savivaldaus mokymosi gebėjimus;</w:t>
+        <w:t>asmeninis (mokinio) lygmuo apima mokinio konkrečių mokymosi pasiekimų įsivertinimą. Įsivertinimas yra planuojamas ir įgyvendinimas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)renkami atsižvelgiant į individualius mokinio poreikius, polinkius bei galimybes. Mokinių įsivertinimas ir ilgalaikis pažangos stebėjimas ugdo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>savivaldaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokymosi gebėjimus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC934C9" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>tarpasmeninis (kelių mokinių) lygmuo apima mokinių tarpusavio įsivertinimą pagal konkrečias kompetencijas. Į(si)vertinimas yra planuojamas ir įgyvendinamas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(si)renkami atsižvelgiant į mokinių tarpusavio santykius, darbo mažesnėse ar didesnėse grupėse patirtį, grupių dinamiką ir kitas svarbias porų ir / ar grupių charakteristikas;</w:t>
+        <w:t>tarpasmeninis (kelių mokinių) lygmuo apima mokinių tarpusavio įsivertinimą pagal konkrečias kompetencijas. Į(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)vertinimas yra planuojamas ir įgyvendinamas padedant mokytojui. Įsivertinimo metodai bei priemonės pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)renkami atsižvelgiant į mokinių tarpusavio santykius, darbo mažesnėse ar didesnėse grupėse patirtį, grupių dinamiką ir kitas svarbias porų ir / ar grupių charakteristikas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FAFF07" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>bendruomeninis klasės lygmuo apima mokytojo planuojamą ir įgyvendinamą mokinių pasiekimų vertinimą, siekiant visų trijų tikslų – padėti mokytis, pripažinti ir sertifikuoti rezultatus, valdyti mokymo(si) kokybę. Mokinių pasiekimų vertinimo būdai, metodai bei priemonės pa(si)renkami atsižvelgiant į mokymo(si) tikslus, konkretaus mokomojo dalyko specifiką. Siekdamas adekvataus ir veiksmingo kompetencijų vertinimo, mokytojas atsižvelgia į visos klasės ir kiekvieno mokinio poreikius, polinkius bei galimybes ir prasmingai derina visus vertinimo būdus. Mokytojai įgyvendina kompetencijomis grįstus uždavinius pasiūlydami mokiniams atlikti turtingas užduotis, atskleidžiančias kompetencijų raišką;</w:t>
+        <w:t>bendruomeninis klasės lygmuo apima mokytojo planuojamą ir įgyvendinamą mokinių pasiekimų vertinimą, siekiant visų trijų tikslų – padėti mokytis, pripažinti ir sertifikuoti rezultatus, valdyti mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) kokybę. Mokinių pasiekimų vertinimo būdai, metodai bei priemonės </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pa(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)renkami atsižvelgiant į mokymo(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) tikslus, konkretaus mokomojo dalyko specifiką. Siekdamas adekvataus ir veiksmingo kompetencijų vertinimo, mokytojas atsižvelgia į visos klasės ir kiekvieno mokinio poreikius, polinkius bei galimybes ir prasmingai derina visus vertinimo būdus. Mokytojai įgyvendina kompetencijomis grįstus uždavinius pasiūlydami mokiniams atlikti turtingas užduotis, atskleidžiančias kompetencijų raišką;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33167AB2" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
@@ -4813,83 +5244,129 @@
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mokiniai kaupia pasiekimų aplanką. Mokslo metų pradžioje klasės vadovas ir mokiniai susitaria dėl aplanko formato, aplanko sudarymo principų ir jo laikymo vietos. Mokinys medžiagą aplanke kaupia pats bendradarbiaudamas su klasės vadovu ir mokytojais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B939796" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
+    <w:p w14:paraId="5B939796" w14:textId="6229D5DD" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1-4 klasių mokiniai pildo kompetencijų įsivertinimo formą (2 priedas), kurioje įsivertina kompetencijos ūgtį;</w:t>
+        <w:t>1-4 klasių mokiniai pildo kompetencijų įsivertinimo formą (</w:t>
+      </w:r>
+      <w:r w:rsidR="00020A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedas), kurioje įsivertina kompetencijos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ūgtį</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482B35ED" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -4915,51 +5392,50 @@
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Planuojant mokinių įgytų kompetencijų vertinimą numatomas mokymosi kelias, vedantis ugdymo siekinių link, numatant mokymosi užduotis ir parenkant veiklas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434DDDFE" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -5126,86 +5602,109 @@
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>mokykloje susitarta dėl bendrų principų teikiant grįžtamąjį ryšį, kad būtų laikomasi vienodo sisteminio požiūrio, atsispindinčio mokyklos vertinimo tvarkoje:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609F3F17" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
+    <w:p w14:paraId="609F3F17" w14:textId="29E60105" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>grįžtamasis ryšys teikiamas pasitelkiant vertinimo įrankius, fiksuojančius kompetencijos augimą: mokinio pasiekimų aplankus, (refleksijos) formas (2 priedas), pagyrimus ir komentarus/rekomendacijas TAMO dienyne, kaupiamąjį vertinimą, ir kt.;</w:t>
+        <w:t>grįžtamasis ryšys teikiamas pasitelkiant vertinimo įrankius, fiksuojančius kompetencijos augimą: mokinio pasiekimų aplankus, (refleksijos) formas (</w:t>
+      </w:r>
+      <w:r w:rsidR="00020A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedas), pagyrimus ir komentarus/rekomendacijas TAMO dienyne, kaupiamąjį vertinimą, ir kt.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58443304" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -5414,51 +5913,75 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Asmeninės pažangos tikslas – ugdyti mokinių savivaldaus mokymosi gebėjimus.</w:t>
+        <w:t xml:space="preserve">Asmeninės pažangos tikslas – ugdyti mokinių </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>savivaldaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokymosi gebėjimus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A26A8F" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
@@ -5550,87 +6073,130 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>kiekvieno pusmečio pradžioje (rugsėjo, vasario mėn.) išsikelia ilgalaikius mokymosi tikslus ateinančiam mokymosi laikotarpiui, su tėvais (globėjais, rūpintojais) ir klasės vadovu aptaria, kaip sieks numatytų rezultatų:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCDA370" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
+    <w:p w14:paraId="6FCDA370" w14:textId="09600FC7" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>pildo asmeninės pažangos stebėjimo ir fiksavimo formą (3, 4 priedai);</w:t>
+        <w:t>pildo asmeninės pažangos stebėjimo ir fiksavimo formą (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedai);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F03ED28" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -5901,50 +6467,51 @@
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>organizuoja progimnazijos vaiko gerovės komisijos posėdžius dėl pagalbos mokiniui suteikimo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638BF839" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -6443,169 +7010,168 @@
     </w:p>
     <w:p w14:paraId="60F32245" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A768F79" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="6A768F79" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="007B4426">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vertinimo rezultatų panaudojimą nusako vertinimo tikslas. Vertinimo rezultatai naudojami pagal paskirtį, ugdymo procesui tobulinti: padėti mokytis, patvirtinti rezultatus ir išsilavinimą, stebėti ir valdyti ugdymo kokybę.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616B1010" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="616B1010" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="007B4426">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formuojamuoju būdu vertinamas kasdienis mokymasis ir mokinio pažanga, kurio metu sukaupiama informacija, naudojama kasdieniam mokymosi procesui stebėti, planuoti ir jį tobulinti. Tai kokybinio pobūdžio informacija, todėl vengiama ją transformuoti į pažymius ar kitus skaičiais reiškiamus įvertinimus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6354205C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="6354205C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="007B4426">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vertinant pasiekimus apibendrinamuoju būdu, mokinių rezultatai yra naudojami mokinio pasiekimų lygiui nustatyti, užfiksuojami elektroniniame dienyne TAMO ir panaudoti rezultatams įskaityti ir įgytam išsilavinimui patvirtinti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6A4E80" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="2D6A4E80" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nacionalinių ir tarptautinių pasiekimų patikrinimų rezultatai naudojami mokyklos, savivaldybės, nacionalinio lygmens rezultatams stebėti ir ugdymo kokybei užtikrinti, reikiamiems vadybiniams sprendimams priimti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A53295F" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="008D20EE" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:tabs>
@@ -6693,519 +7259,519 @@
         </w:rPr>
         <w:t>MOKINIŲ MOKYMOSI PASIEKIMO VERTINIMO PRINCIPAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BCE253" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29435EC0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="29435EC0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mokinių pasiekimų vertinimo esmė – padėti mokiniui mokytis ir tobulėti. Mokinių pasiekimų vertinimas grindžiamas atvirumu, nešališkumu, visų mokyklos bendruomenės narių bendravimu ir bendradarbiavimu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1896A200" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="1896A200" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vertinant mokinių pasiekimus laikomasi nuostatos, jog kiekvienas mokinys gali augti ir tobulėti, kai jam sudaromos jo poreikius atitinkančios sąlygos bei teikiama reikalinga pagalba.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D1A0F5" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="65D1A0F5" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vertinami yra mokinių pasiekimai. Vertinimas nėra suprantamas kaip apdovanojimo ar drausminimo priemonė. Mokinių užduočių neatlikimo (nepateikimo) atvejais vadovaujamasi Nuosekliojo mokymosi pagal bendrojo ugdymo programas tvarkos aprašu, patvirtintu Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2005 m. balandžio 5 d. įsakymu Nr. ISAK-556 „Dėl Nuosekliojo mokymosi pagal bendrojo ugdymo programas tvarkos aprašo patvirtinimo“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3618B15E" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="3618B15E" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mokinių pažanga skatinama asmeninio tobulėjimo, o ne būti geresniam už kitą siekiu. Mokyklos vertinimo kultūra nėra orientuota į mokinių konkurencijos tarpusavyje skatinimą, todėl vengiama mokinių lyginimo tarpusavyje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C593F3C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="6C593F3C" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mokytojas, planuodamas, organizuodamas ir įgyvendindamas mokinių mokymosi pasiekimų vertinimą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DBC3B4" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="36DBC3B4" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="-142" w:firstLine="1353"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vadovaujasi Pedagogų etikos kodeksu, patvirtintu Lietuvos Respublikos švietimo ir mokslo ministro 2018 m. birželio 11 d. įsakymu Nr. V-561 „Dėl Pedagogų etikos kodekso patvirtinimo“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFA13D" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="-142" w:firstLine="1353"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D20EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ugdymo procese taiko adekvačius mokinių mokymosi pasiekimų stebėsenos ir vertinimo metodus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F097AA0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="360" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>vadovaujasi Pedagogų etikos kodeksu, patvirtintu Lietuvos Respublikos švietimo ir mokslo ministro 2018 m. birželio 11 d. įsakymu Nr. V-561 „Dėl Pedagogų etikos kodekso patvirtinimo“;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27EFA13D" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>kuria ir palaiko į mokymąsi orientuotą vertinimo kultūrą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B22152" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="360" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ugdymo procese taiko adekvačius mokinių mokymosi pasiekimų stebėsenos ir vertinimo metodus;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F097AA0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>kolegialiai sprendžia mokinių įgytų kompetencijų vertinimo klausimus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B50E6B" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>kuria ir palaiko į mokymąsi orientuotą vertinimo kultūrą;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19B22152" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>nuolat reflektuoja savo mokymo, mokinių mokymosi pasiekimų ir įgytų kompetencijų vertinimo praktikas, jų pridėtinę vertę kiekvieno mokinio mokymuisi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F71195" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>kolegialiai sprendžia mokinių įgytų kompetencijų vertinimo klausimus;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61B50E6B" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>tobulina instrumentus, padedančius įvertinti mokinių mokymosi pasiekimus ir įgytas kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A84DB" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>nuolat reflektuoja savo mokymo, mokinių mokymosi pasiekimų ir įgytų kompetencijų vertinimo praktikas, jų pridėtinę vertę kiekvieno mokinio mokymuisi;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79F71195" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>aptaria su mokiniais akademinio sąžiningumo klausimus ir galimas pasekmes nesilaikant sąžiningumo principo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7785A0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>tobulina instrumentus, padedančius įvertinti mokinių mokymosi pasiekimus ir įgytas kompetencijas;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="166A84DB" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+        <w:t>principingai reaguoja į mokinių nesąžiningumo atvejus, tokius kaip plagijavimas, nusirašinėjimas, naudojimasis pašaline pagalba atsiskaitymų metu ir pan.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520A27EA" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
-[...70 lines deleted...]
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>teikia informaciją ir išsamiai paaiškina mokinių tėvams (globėjams, rūpintojams) apie mokinių mokymosi pasiekimus ir problemas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EAB793" w14:textId="48391C94" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
       <w:pPr>
         <w:numPr>
@@ -7220,64 +7786,64 @@
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:left="360" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vertinimo proceso metu gerbia mokinių privatumą ir išlaiko konfidencialumą;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529142EA" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="529142EA" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00524F8F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tinkamai tvarko mokinių mokymosi pasiekimų stebėsenos ir vertinimo duomenis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C0F3E9" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
       <w:pPr>
         <w:tabs>
@@ -7376,269 +7942,270 @@
     </w:p>
     <w:p w14:paraId="3B813498" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66CB8C06" w14:textId="1A7D5D80" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="66CB8C06" w14:textId="1A7D5D80" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rugsėjo mėnesį su Aprašu supažindinami 1</w:t>
       </w:r>
       <w:r w:rsidR="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4 klasių mokinių tėvai (globėjai, rūpintojai) klasės mokinių tėvų susirinkimuose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C7B618" w14:textId="702CB481" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="29C7B618" w14:textId="702CB481" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4 klasių mokinių tėvai (globėjai, rūpintojai) apie mokinių pasiekimus informuojami elektroniniame dienyne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA1907B" w14:textId="20D72508" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="6DA1907B" w14:textId="20D72508" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokinių tėvams (globėjams, rūpintojams), neturintiems galimybės prisijungti prie elektroninio dienyno, kas mėnesį klasių vadovai išspausdina mokinio pažangumo ir lankomumo ataskaitas, pasibaigus pusmečiui </w:t>
       </w:r>
       <w:r w:rsidR="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pusmečio pažangumo ir lankomumo ataskaitas ir kartą per pusmetį mokinių tėvų (globėjų, rūpintojų) susirinkimuose (individualių pokalbių metu) pristato mokinių mokymosi ir lankomumo analizę.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A30AFC0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="6A30AFC0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mokytojai su Nacionalinio mokinių pasiekimų patikrinimo testų rezultatais supažindina mokinių tėvus (globėjus, rūpintojus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D33655" w14:textId="3ABF8E4F" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="68D33655" w14:textId="3ABF8E4F" w:rsidR="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Su progimnazijos direktoriaus įsakymu dėl mokinių kėlimo į aukštesnę klasę, ugdymo programos baigimo, papildomų darbų skyrimo ar palikimo kartoti programą nustatyta tvarka klasės vadovas per 3</w:t>
       </w:r>
       <w:r w:rsidR="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
@@ -7748,139 +8315,159 @@
         </w:rPr>
         <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2FDAB0" w14:textId="77777777" w:rsidR="008D20EE" w:rsidRPr="008D20EE" w:rsidRDefault="008D20EE" w:rsidP="008D20EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C524DD" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="07C524DD" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D20EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tvarkos apraše nenumatytus pasiekimų vertinimo atvejus reglamentuoja nacionaliniai teisės aktai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04433453" w14:textId="6FD2DF15" w:rsidR="008D20EE" w:rsidRPr="00E22D48" w:rsidRDefault="008D20EE" w:rsidP="00E22D48">
+    <w:p w14:paraId="04433453" w14:textId="6FD2DF15" w:rsidR="008D20EE" w:rsidRPr="00E22D48" w:rsidRDefault="008D20EE" w:rsidP="00851336">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:left="-142" w:firstLine="1353"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tvarkos aprašo pakeitimai ar nauja redakcija tvirtinama Raseinių Viktoro Petkaus progimnazijos direktoriaus įsakymu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECED21C" w14:textId="15822862" w:rsidR="008D20EE" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5876A40A" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="796145A4" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="250751FD" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="6D4630DC" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="3A26508D" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="1EFA0296" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="16FEFDA5" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="16E423ED" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="2A50F1D9" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="7F668A4B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="3CBD97C4" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="35325B01" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="32D6B774" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="67FD0B3F" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="6E6326B8" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="381A5462" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="30C31524" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="1F525BD3" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="58B9FA74" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="6E8FF2FA" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="1849A824" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="6F352A4F" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="09B087FB" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="1E5B3F82" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="704CDE23" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="347B7ABD" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="75AB13D2" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="70E92AE8" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="33243AB0" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="7834F6AD" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
+    <w:p w14:paraId="4354F1C0" w14:textId="77777777" w:rsidR="00851336" w:rsidRDefault="00851336" w:rsidP="00E22D48"/>
     <w:p w14:paraId="1142CF63" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="5A7CFB14" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="68F66300" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48"/>
     <w:p w14:paraId="364E4081" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3119" w:right="426" w:firstLine="3685"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk189042545"/>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -7918,4874 +8505,3219 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="633A99A2" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="-425" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">progimnazijos direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A24C4FA" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="5A24C4FA" w14:textId="71A428FF" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="284" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>2025 m. vasario  d.</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rugpjūčio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA57E97" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">įsakymu Nr. V-24E- </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7489F96B" w14:textId="3123EC0E" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1 priedas</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6C327A79" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="45A102D6" w14:textId="77777777" w:rsidR="00A405A5" w:rsidRDefault="00A405A5" w:rsidP="001A0093">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk189043174"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="2BD81E45" w14:textId="608E13F8" w:rsidR="001A0093" w:rsidRDefault="001A0093" w:rsidP="001A0093">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KOMPETENCIJŲ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A405A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ĮSIVERTINIMO FORMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0E066C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="001A0093">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E22D48">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2346"/>
-        <w:gridCol w:w="7719"/>
+        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="034BCA01" w14:textId="77777777" w:rsidTr="00042280">
-[...4 lines deleted...]
-          <w:p w14:paraId="679176DB" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="5E080A5E" w14:textId="77777777" w:rsidTr="00A405A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E193068" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetencija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="528995FC" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6762D115" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aprašas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FC0186" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>I pusmetis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D344EC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>II pusmetis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="2232F1F8" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="68C86AA4" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D913998" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="7582A2EB" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kūrybiškumo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="175B3CAA" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB10B5B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kuriu įvairias istorijas, pasakojimus (žodžiu, raštu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360D70CF" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAD8B5E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="506C961A" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="447DC28B" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17797104" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="6BAFF915" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28F16997" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F37CDC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Savo idėjas pavaizduoju piešdamas, modeliuodamas, konstruodamas, dainuodamas...</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1009E2DC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6650CAB7" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="169D5033" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="42D87A3F" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70C751E3" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="279D3633" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="299D67A1" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="553504FD" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Įvertinu savo ir kitų kūrybinį darbą, argumentuoju</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0D3C2B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCA2ACC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="10957D10" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="2A3D1D87" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C1A7DA9" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="05D6AE30" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F537AAA" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E51F1D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mokausi tyrinėdamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE74D70" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03929A7B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="434E81E4" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="49826644" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51EB9638" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="05A28A68" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Komunikavimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55EEC027" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A45A66" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Viešai pristatau pranešimą / projektą</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072CD1C0" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D776C4B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="3A9F70A0" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="153DF06C" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35D9ECFB" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="2A9A238F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04653B45" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7652EB27" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Gebu dirbti poromis ir grupėse</w:t>
+              <w:t xml:space="preserve">Gebu </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>bendrauti ir bendradarbiauti su kitais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66143EF0" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BF5C1F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="3B56EB30" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="7A5E426E" w14:textId="77777777" w:rsidTr="00A405A5">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="043D2CF0" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F1B487" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Gebu išklausyti ir suprasti kitus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A76182" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18547020" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="65E015EF" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11B08A90" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="0D2768C1" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CC06106" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEA7214" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pagrindžiu savo nuomonę</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C274B6C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A85461F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="2AB88471" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0329FE17" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10895945" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="60B669A2" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="003274D3" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FF56B3" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gebu perduoti informaciją naudojantis technologijomis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EADEB9D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2134D707" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="295C1025" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="43BCB148" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03BDA8F7" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="7D0563F6" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E07B94A" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D8C9A2" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Naudojuosi įvairiais informacijos šaltiniais</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BC2098" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093B51C5" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="301345D1" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="2F570C29" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE42120" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="38E9F245" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pažinimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09D79F9F" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0200161D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Moku savarankiškai mokytis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585D103B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05447C09" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="223DDAFB" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="74E0399E" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E6A3F76" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="397A3EC9" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D117837" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C78036" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planuoju savo mokymąsi, laiku atlieku užduotis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8E4D43" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573705A4" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="4ECE9963" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="438E3888" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A06928B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="590F68D2" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2930C3A7" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F351509" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gebu savarankiškai perskaityti ir suprasti užduotis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7274BE74" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BB4D39" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="09E46FA1" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="60AE43D5" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66DF3BE3" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="421B956B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D0953E6" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="374005CF" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Moku atsirinkti informaciją įvairiuose šaltiniuose</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2BAB2B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5269B6" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="7B10D5D9" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="2EDDCC3A" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B9B3B7F" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="186D1E9E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>Gebu aktyviai klausytis, kalbėti</w:t>
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3C5DE1" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Aktyviai stebiu ir tyrinėju aplinką</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEA4957" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0C8F2E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="0CF7C7C8" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="3807EB4F" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FE8CDFB" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="0DF091DC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3133029B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61184EA8" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sprendžiu mokymosi problemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8E6389" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8D7D2C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="490D511B" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0E40D522" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18B80479" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="22DB05F3" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kultūrinė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66904E00" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4780035C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dalyvauju mokyklos, bendruomenės, regiono kultūriniame gyvenime (lankausi teatre, kine, koncertuose, šventėse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150DB039" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492E3F57" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="4B5F3CD4" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="62D69E34" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EED635C" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="683D3BBC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14097F24" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102998F4" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stengiuosi kultūringai kalbėti, bendrauti, puoselėju gimtąją kalbą</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DD9392" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D731418" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="2BABA8D2" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0695EABF" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FAD6610" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="5E8027A7" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A312D82" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757E07AF" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Domiuosi rajono, Lietuvos kultūros įvykiais, reiškiniais</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF9B27E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C417798" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="2DA9FBD1" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="5330EC8E" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73785CE6" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="405B63C6" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B90D0DF" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0F7A39" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gebu skaityti, analizuoti ir vertinti įvairius tekstus</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D0A7A3" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BBE444" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="31C00757" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="3534EF58" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D2E3DB1" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="16EFD3FD" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2201950E" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A44091" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Puoselėju mokyklos, bendruomenės tradicijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4DC23B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B213D2F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="3CC1252A" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="11C30CD0" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EE6527F" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="4ACED072" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54F7AD53" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1F7835" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Skaitau knygas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01537E72" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B26922F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="08487072" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="1AE94A6F" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58BB9832" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="02CF509F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pilietiškumo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FCA8B22" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66549B0F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gebu taikiai sugyventi su bendraklasiais</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CD6A3D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21718433" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="0E6D9788" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="17E50932" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E0E77C4" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="02D936C1" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C157670" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621646F4" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kultūringai elgiuosi mokykloje ir už jos ribų</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BACEB5E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CE2EC6" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="3F103845" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="13BCA38B" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B052A" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="489E7D88" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47E1DE0B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0342B75B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Esu tolerantiškas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3180D595" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="368E7F76" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="11C43ABD" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="079B5AC6" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C4B7499" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="46DABE86" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25C50101" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CBE8E7" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dalyvauju mokyklos, bendruomenės, regiono kultūriniame gyvenime</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B2D809" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D169D40" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="6C8F9057" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="1FE40B4C" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="300E210E" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="6DF60C15" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2916D900" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133A7DA3" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Inicijuoju pilietines idėjas klasėje, mokykloje</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F2A15E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0825741C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="2677FB25" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="482C8BA0" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA15469" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="0A923423" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Socialinė, emocinė, sveikos gyvensenos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A303541" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E6C7CE" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pastebiu kitų emocijas, savijautą ir tinkamai reaguoju</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218C004E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F47B58" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="62CCF787" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="05DA4BFE" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63EA9015" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="6FF55CDA" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38A66712" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F80E55" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stengiuosi sveikai maitintis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714AA586" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BCECEE" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="5CFD78F9" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="6F48CDB1" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C40D5A6" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="22A20779" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E5138D2" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D056946" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sportuoju ir ne pamokų metu</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A484BD" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29850620" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="25B0D13C" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0D7F4E95" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0316DA80" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="5707F7DC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1EC92583" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BC96CD" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Atsakingai vertinu savo elgesį ir priimu sprendimus</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F2152F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A237655" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="633D0C93" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0FD1FBEB" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B57AF96" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="67F66A57" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>Taikliai įsivertinu savo ir kitų gebėjimus bei žinias</w:t>
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735A7EFE" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Moku spręsti konfliktus ir prisiimti atsakomybę už savo elgesį</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C6CBFC" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728C6A2C" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="638F4332" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="0FF8B49D" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="381861CF" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="05BA2970" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Skaitmeninė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A6D0616" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D4509A" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Saugiai ir etiškai bendrauju virtualiose socialinėse grupėse</w:t>
+              <w:t xml:space="preserve">Saugiai ir etiškai bendrauju </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>internetinėje erdvėje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59251682" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD6F03" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="79D9B9BE" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="729FC5E2" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A11C0C4" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="53359B83" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>Gebu sukurti pranešimo pateiktis ar kitą vaizdinę priemonę</w:t>
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9BDE6F" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Gebu naudotis skaitmeninėmis technologijomis, atlikdamas užduotis, mokydamasis, tyrinėdamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B12D1A" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C240D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="669C85A0" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="5CD299EB" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30B7AEAD" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="76777405" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11B4F80B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAAED02" w14:textId="08F9145A" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Gebu savarankiškai naudotis el. Žinynais, žodynais, elektroniniais mokymosi šaltiniais...</w:t>
+              <w:t xml:space="preserve">Gebu savarankiškai naudotis el. </w:t>
             </w:r>
+            <w:r w:rsidR="00851336">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ž</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22D48">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>inynais, žodynais, elektroniniais mokymosi šaltiniais.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B53560B" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0718C88E" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w14:paraId="39CD4182" w14:textId="77777777" w:rsidTr="00042280">
+      <w:tr w:rsidR="001A0093" w:rsidRPr="00E22D48" w14:paraId="6040C83B" w14:textId="77777777" w:rsidTr="00A405A5">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DBF3DD8" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+          <w:p w14:paraId="1667BE44" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7719" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CB43E77" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+            <w:tcW w:w="2640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FAEDC7" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22D48">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gerbiu autorystės teises</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4980B22D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69403BBE" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00E22D48" w:rsidRDefault="001A0093" w:rsidP="00875862">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1640352D" w14:textId="24741060" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="304E61F7" w14:textId="77777777" w:rsidR="001A0093" w:rsidRDefault="001A0093" w:rsidP="001A0093">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E22D48">
+    </w:p>
+    <w:p w14:paraId="4A111519" w14:textId="77777777" w:rsidR="001A0093" w:rsidRDefault="001A0093" w:rsidP="001A0093">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+        <w:ind w:left="4937" w:hanging="5363"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>_____________________</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="3119" w:right="426" w:firstLine="3685"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C634E28" w14:textId="6F562E6E" w:rsidR="001A0093" w:rsidRDefault="001A0093" w:rsidP="001A0093">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+        <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk189043558"/>
-      <w:r w:rsidRPr="00E22D48">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>PATVIRTINTA</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="3119" w:firstLine="3685"/>
+        <w:t xml:space="preserve">Kompetencijų </w:t>
+      </w:r>
+      <w:r w:rsidR="00A405A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>įsivertinimo formą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pildo klasės mokytojas kartu su mokiniu, įrašydami: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BA017D" w14:textId="77777777" w:rsidR="001A0093" w:rsidRPr="00294900" w:rsidRDefault="001A0093" w:rsidP="001A0093">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
+        <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E22D48">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>Raseinių Viktoro Petkaus</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Dar m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
-[...111 lines deleted...]
-    <w:p w14:paraId="5D23F962" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+        <w:t>okausi |  Jau pavyksta |  Gebu savarankiškai |  Gebu ir galiu padėti kitam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D7F1A6" w14:textId="77777777" w:rsidR="001A0093" w:rsidRDefault="001A0093" w:rsidP="001A0093"/>
+    <w:p w14:paraId="0F5EA010" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E22D48">
-[...12 lines deleted...]
-    <w:p w14:paraId="0439E7B0" w14:textId="5342AEB4" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    </w:p>
+    <w:p w14:paraId="3C2F2CA0" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E22D48">
-[...2717 lines deleted...]
-    <w:p w14:paraId="03D8767F" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    </w:p>
+    <w:p w14:paraId="78CFD368" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2246A8C0" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="57EE4274" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC49396" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="6A7837C7" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5EA010" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="2100ACC1" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2F2CA0" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="31F02B53" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78CFD368" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="65BAE65E" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57EE4274" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="4E248E79" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7837C7" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
+    <w:p w14:paraId="6B7A8821" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2100ACC1" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E22D48">
-[...68 lines deleted...]
-    </w:p>
     <w:p w14:paraId="434F3C9B" w14:textId="77777777" w:rsidR="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E1C7E6C" w14:textId="77777777" w:rsidR="00E075B2" w:rsidRDefault="00E075B2" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
@@ -12794,51 +11726,51 @@
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46F58DF5" w14:textId="77777777" w:rsidR="00E075B2" w:rsidRPr="00E22D48" w:rsidRDefault="00E075B2" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6B21487E" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3119" w:right="426" w:firstLine="3685"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
@@ -12872,331 +11804,333 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1468DC55" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="-425" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">progimnazijos direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D96174" w14:textId="598A8515" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="15D96174" w14:textId="5665BBD2" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="284" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 m. vasario </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA6FFF">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rugpjūčio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7C57F0" w14:textId="67A5A10A" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="4F7C57F0" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>įsakymu Nr. V-24E-</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="70465FE3" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+        <w:t xml:space="preserve">įsakymu Nr. V-24E- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70465FE3" w14:textId="05F5400B" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="001A0093" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00087403">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>3 priedas</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00087403" w:rsidRPr="00087403">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D96F2A" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E8A8714" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5221"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk189049337"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk189049337"/>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>RASEINIŲ VIKTORO PETKAUS PROGIMNAZIJOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536D0EE3" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>INDIVIDUALIOS PAŽANGOS ĮSIVERTINIMO, SAVISTABOS LAPAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E107CA" w14:textId="68229705" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="19E107CA" w14:textId="5E84550C" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00087403">
+      <w:r w:rsidR="00FA0DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>-20</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">_ </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>m. m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F48462" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -15771,51 +14705,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CE70707" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="760588AF" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D598634" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="4937"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
@@ -15934,348 +14868,376 @@
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Mėlyna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> sunkokai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1714EB52" w14:textId="1C4B6830" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="616A47B6" w14:textId="60C7DE10" w:rsidR="00087403" w:rsidRPr="001A0093" w:rsidRDefault="00087403" w:rsidP="001A0093">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Raudona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> sunkiai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18945BD1" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="454DF200" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E932F27" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="5A49BE85" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F84B6EC" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="5A1EC9F5" w14:textId="77777777" w:rsidR="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="616A47B6" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="7EED1B20" w14:textId="77777777" w:rsidR="00B113E0" w:rsidRDefault="00B113E0" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454DF200" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="6C4F263F" w14:textId="77777777" w:rsidR="00B113E0" w:rsidRDefault="00B113E0" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A49BE85" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="56CF0FC0" w14:textId="77777777" w:rsidR="00B113E0" w:rsidRPr="00087403" w:rsidRDefault="00B113E0" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="-142" w:firstLine="993"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1EC9F5" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
-[...13 lines deleted...]
-    <w:p w14:paraId="6A36AD71" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="6A36AD71" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3119" w:right="426" w:firstLine="3685"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA8C867" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="4EA8C867" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3119" w:firstLine="3685"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Raseinių Viktoro Petkaus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1CF707" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="3C1CF707" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="-425" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">progimnazijos direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3D98B1" w14:textId="200057A2" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="3E3D98B1" w14:textId="08E70454" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820" w:right="284" w:firstLine="1984"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA6FFF">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093" w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5C178D46" w14:textId="4253B8F3" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0093" w:rsidRPr="00B113E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rugpjūčio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B113E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C178D46" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="50A79AFE" w14:textId="710002E7" w:rsidR="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įsakymu Nr. V-24E- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A79AFE" w14:textId="3B3E0E91" w:rsidR="00087403" w:rsidRPr="00B113E0" w:rsidRDefault="001A0093" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B113E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-        <w:t>4 priedas</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00087403" w:rsidRPr="00B113E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A715B81" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4937" w:firstLine="1867"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F1E6E7" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5221"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
@@ -16307,139 +15269,124 @@
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>INDIVIDUALIOS PAŽANGOS ĮSIVERTINIMO, SAVISTABOS LAPAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2B96E4" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59B14D5E" w14:textId="442B1C25" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
+    <w:p w14:paraId="59B14D5E" w14:textId="230E1746" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00087403">
+      <w:r w:rsidR="00FA0DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>-20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00087403">
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">__ </w:t>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00087403">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>m. m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389B028C" w14:textId="21E47E5F" w:rsidR="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:ind w:left="4937" w:hanging="5363"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
@@ -21762,50 +20709,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087403" w:rsidRPr="00087403" w14:paraId="521A4140" w14:textId="77777777" w:rsidTr="00622B00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8BE80A" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087403">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1551A838" w14:textId="77777777" w:rsidR="00087403" w:rsidRPr="00087403" w:rsidRDefault="00087403" w:rsidP="00087403">
             <w:pPr>
               <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087403">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -23723,61 +22671,61 @@
     <w:p w14:paraId="445CC715" w14:textId="6373C389" w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidRDefault="00E22D48" w:rsidP="00087403">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3119" w:right="426" w:firstLine="3685"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E22D48" w:rsidRPr="00E22D48" w:rsidSect="008B4257">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38866D41" w14:textId="77777777" w:rsidR="000C2A63" w:rsidRDefault="000C2A63" w:rsidP="00E075B2">
+    <w:p w14:paraId="0022762F" w14:textId="77777777" w:rsidR="0054137B" w:rsidRDefault="0054137B" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D51DFE0" w14:textId="77777777" w:rsidR="000C2A63" w:rsidRDefault="000C2A63" w:rsidP="00E075B2">
+    <w:p w14:paraId="76FC0FE4" w14:textId="77777777" w:rsidR="0054137B" w:rsidRDefault="0054137B" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23794,61 +22742,61 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56DC921A" w14:textId="77777777" w:rsidR="000C2A63" w:rsidRDefault="000C2A63" w:rsidP="00E075B2">
+    <w:p w14:paraId="1685DC56" w14:textId="77777777" w:rsidR="0054137B" w:rsidRDefault="0054137B" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69AA3736" w14:textId="77777777" w:rsidR="000C2A63" w:rsidRDefault="000C2A63" w:rsidP="00E075B2">
+    <w:p w14:paraId="65A0F590" w14:textId="77777777" w:rsidR="0054137B" w:rsidRDefault="0054137B" w:rsidP="00E075B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1794332437"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6672C0A1" w14:textId="40F28AC7" w:rsidR="00E075B2" w:rsidRDefault="00E075B2">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
@@ -24296,91 +23244,105 @@
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="305400026">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="316542589">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="315577345">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118211822">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1597665287">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D20EE"/>
+    <w:rsid w:val="00020A78"/>
     <w:rsid w:val="00087403"/>
-    <w:rsid w:val="000C2A63"/>
     <w:rsid w:val="000D194D"/>
+    <w:rsid w:val="00147421"/>
+    <w:rsid w:val="001A0093"/>
     <w:rsid w:val="00257F06"/>
     <w:rsid w:val="003A010E"/>
     <w:rsid w:val="003C1979"/>
-    <w:rsid w:val="0065543C"/>
+    <w:rsid w:val="0044602D"/>
+    <w:rsid w:val="00524F8F"/>
+    <w:rsid w:val="0054137B"/>
     <w:rsid w:val="006A2022"/>
     <w:rsid w:val="00700DE4"/>
+    <w:rsid w:val="0073389D"/>
+    <w:rsid w:val="0079462F"/>
     <w:rsid w:val="007973EA"/>
+    <w:rsid w:val="007B4426"/>
+    <w:rsid w:val="007B687F"/>
+    <w:rsid w:val="00851336"/>
     <w:rsid w:val="008B4257"/>
     <w:rsid w:val="008D20EE"/>
     <w:rsid w:val="009F7E0D"/>
+    <w:rsid w:val="00A405A5"/>
     <w:rsid w:val="00A95E2E"/>
     <w:rsid w:val="00B02F1C"/>
+    <w:rsid w:val="00B113E0"/>
+    <w:rsid w:val="00B14764"/>
+    <w:rsid w:val="00CA71D7"/>
     <w:rsid w:val="00CE6D9F"/>
     <w:rsid w:val="00E075B2"/>
     <w:rsid w:val="00E22D48"/>
-    <w:rsid w:val="00FA6FFF"/>
-    <w:rsid w:val="00FF3378"/>
+    <w:rsid w:val="00ED0BE5"/>
+    <w:rsid w:val="00FA0DA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09A62C7A"/>
@@ -25680,70 +24642,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>14642</Characters>
+  <Pages>17</Pages>
+  <Words>24117</Words>
+  <Characters>13748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40249</CharactersWithSpaces>
+  <CharactersWithSpaces>37790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rolanda Lukoševičienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>